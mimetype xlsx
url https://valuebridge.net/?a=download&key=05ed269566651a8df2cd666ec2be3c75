--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25831"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Sync\ValueBridgeDotNet\Excel Templates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F109133D-EDB2-4F5A-B465-D580B1871765}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{046B2DF6-00BF-4E5F-B133-4A8336164E1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25020" yWindow="1035" windowWidth="22050" windowHeight="12945" firstSheet="1" activeTab="1" xr2:uid="{565A41FF-C94B-457B-BD1D-D11CAA293525}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" firstSheet="1" activeTab="1" xr2:uid="{565A41FF-C94B-457B-BD1D-D11CAA293525}"/>
   </bookViews>
   <sheets>
     <sheet name="CIQ_LinkingNames" sheetId="2" state="hidden" r:id="rId1"/>
     <sheet name="ValueBridge.net Module 01" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="CIQWBGuid" hidden="1">"7985512e-2104-49cd-b244-6e50f001f555"</definedName>
     <definedName name="CIQWBInfo" hidden="1">"{ ""CIQVersion"":""9.47.1108.4092"" }"</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_DNTM" hidden="1">700000</definedName>
     <definedName name="IQ_EXPENSE_CODE_" hidden="1">"peak"</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
@@ -74,51 +74,52 @@
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
     <definedName name="IQB_BOOKMARK_COUNT" hidden="1">1</definedName>
     <definedName name="IQB_BOOKMARK_LOCATION_0" hidden="1">'ValueBridge.net Module 01'!$L$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ValueBridge.net Module 01'!$A$1:$Q$68</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M61" i="1" l="1"/>
+  <c r="N36" i="1" l="1"/>
+  <c r="M61" i="1"/>
   <c r="L61" i="1"/>
   <c r="M59" i="1"/>
   <c r="N59" i="1" s="1"/>
   <c r="L59" i="1"/>
   <c r="M57" i="1"/>
   <c r="L57" i="1"/>
   <c r="M56" i="1"/>
   <c r="L56" i="1"/>
   <c r="N55" i="1"/>
   <c r="O55" i="1" s="1"/>
   <c r="P55" i="1" s="1"/>
   <c r="M55" i="1"/>
   <c r="L55" i="1"/>
   <c r="M54" i="1"/>
   <c r="L54" i="1"/>
   <c r="M52" i="1"/>
   <c r="L52" i="1"/>
   <c r="M50" i="1"/>
   <c r="N50" i="1" s="1"/>
   <c r="O50" i="1" s="1"/>
   <c r="P50" i="1" s="1"/>
   <c r="L50" i="1"/>
   <c r="M49" i="1"/>
   <c r="L49" i="1"/>
   <c r="M48" i="1"/>
@@ -214,83 +215,82 @@
   <c r="N57" i="1"/>
   <c r="O57" i="1" s="1"/>
   <c r="P57" i="1" s="1"/>
   <c r="N56" i="1"/>
   <c r="O56" i="1" s="1"/>
   <c r="P56" i="1" s="1"/>
   <c r="N54" i="1"/>
   <c r="O54" i="1" s="1"/>
   <c r="P54" i="1" s="1"/>
   <c r="N52" i="1"/>
   <c r="O52" i="1" s="1"/>
   <c r="P52" i="1" s="1"/>
   <c r="N49" i="1"/>
   <c r="O49" i="1" s="1"/>
   <c r="P49" i="1" s="1"/>
   <c r="N48" i="1"/>
   <c r="O48" i="1" s="1"/>
   <c r="P48" i="1" s="1"/>
   <c r="G61" i="1"/>
   <c r="E61" i="1"/>
   <c r="F61" i="1"/>
   <c r="F36" i="1"/>
   <c r="G36" i="1"/>
   <c r="E36" i="1"/>
   <c r="C12" i="1" s="1"/>
-  <c r="P27" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="N27" i="1"/>
+  <c r="O36" i="1" l="1"/>
+  <c r="P36" i="1" s="1"/>
   <c r="N23" i="1"/>
-  <c r="O23" i="1"/>
-  <c r="P23" i="1"/>
+  <c r="O23" i="1" s="1"/>
+  <c r="P23" i="1" s="1"/>
+  <c r="N34" i="1"/>
+  <c r="O34" i="1" s="1"/>
+  <c r="P34" i="1" s="1"/>
+  <c r="N31" i="1"/>
+  <c r="O31" i="1" s="1"/>
+  <c r="P31" i="1" s="1"/>
+  <c r="O29" i="1"/>
+  <c r="P29" i="1" s="1"/>
+  <c r="N29" i="1"/>
+  <c r="N25" i="1"/>
+  <c r="O25" i="1" s="1"/>
+  <c r="P25" i="1" s="1"/>
+  <c r="N24" i="1"/>
+  <c r="O24" i="1" s="1"/>
+  <c r="P24" i="1" s="1"/>
+  <c r="N32" i="1"/>
+  <c r="O32" i="1" s="1"/>
+  <c r="P32" i="1" s="1"/>
+  <c r="N30" i="1"/>
+  <c r="O30" i="1"/>
+  <c r="P30" i="1"/>
   <c r="N22" i="1"/>
   <c r="O22" i="1"/>
   <c r="P22" i="1"/>
-  <c r="P32" i="1"/>
-[...22 lines deleted...]
-  <c r="P30" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="O27" i="1"/>
+  <c r="P27" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="39">
   <si>
     <t>ValueBridge.net</t>
   </si>
   <si>
     <t>Copyright © 2023 by ValueBridge.net. All rights reserved.</t>
   </si>
   <si>
     <t>Module 01. Net MOIC and Net IRR</t>
   </si>
   <si>
     <t>Calculate Net Returns from the Gross MOIC and Gross IRR and estimates for Management Fee, Fund Expense, and Carried Interest.</t>
   </si>
   <si>
     <t>https://valuebridge.net/modules/01-net-moic-and-net-irr/</t>
   </si>
   <si>
     <t>Fund I Investment Performance</t>
   </si>
   <si>
     <t>($s in millions, as of 12/31/2022)</t>
@@ -392,51 +392,51 @@
   </si>
   <si>
     <t>%F</t>
   </si>
   <si>
     <t>%C</t>
   </si>
   <si>
     <t>Deal-by-Deal Carry Net Return Model</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.00\x"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.0_);_(&quot;$&quot;* \(#,##0.0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="169" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="170" formatCode="0.000\x"/>
-    <numFmt numFmtId="172" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -586,128 +586,128 @@
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="11" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="12" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="12" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="172" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="172" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="11" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="13" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF012536"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF1E6B87"/>
       <color rgb="FF000066"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -769,51 +769,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -911,80 +911,82 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBAB0969-8048-4835-B205-5368C8B76980}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DE5601B-B121-4C34-9ED6-C1CCDD79CEEF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:P86"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A21" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="S32" sqref="S32"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="1" customWidth="1"/>
     <col min="3" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.85546875" style="1" customWidth="1"/>
     <col min="12" max="16" width="11.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.5703125" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="9" t="s">
         <v>3</v>
@@ -1050,51 +1052,51 @@
     </row>
     <row r="18" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B18" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
     </row>
-    <row r="20" spans="2:16" ht="39.75" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:16" ht="27" x14ac:dyDescent="0.3">
       <c r="B20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>14</v>
       </c>
       <c r="J20" s="15" t="s">
@@ -1144,212 +1146,212 @@
         <v>60</v>
       </c>
       <c r="G22" s="19">
         <v>0</v>
       </c>
       <c r="H22" s="19">
         <f>+SUM(F22:G22)</f>
         <v>60</v>
       </c>
       <c r="I22" s="20">
         <f>+H22/E22</f>
         <v>3</v>
       </c>
       <c r="J22" s="21">
         <v>0.55221949219703692</v>
       </c>
       <c r="L22" s="37">
         <f>+LN(I22)/LN(1+J22)</f>
         <v>2.4986301487420617</v>
       </c>
       <c r="M22" s="20">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N22" s="20">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O22" s="20">
-        <f ca="1">+I22/M22/N22</f>
+        <f>+I22/M22/N22</f>
         <v>2.4557041699449256</v>
       </c>
       <c r="P22" s="21">
-        <f ca="1">+O22^(1/L22)-1</f>
+        <f>+O22^(1/L22)-1</f>
         <v>0.43270238305194209</v>
       </c>
     </row>
     <row r="23" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="18">
         <v>42735</v>
       </c>
       <c r="D23" s="18">
         <v>44196</v>
       </c>
       <c r="E23" s="19">
         <v>20</v>
       </c>
       <c r="F23" s="19">
         <v>45</v>
       </c>
       <c r="G23" s="19">
         <v>0</v>
       </c>
       <c r="H23" s="19">
         <f>+SUM(F23:G23)</f>
         <v>45</v>
       </c>
       <c r="I23" s="20">
         <f>+H23/E23</f>
         <v>2.25</v>
       </c>
       <c r="J23" s="21">
         <v>0.321583515405655</v>
       </c>
       <c r="L23" s="37">
         <f>+LN(I23)/LN(1+J23)</f>
         <v>2.9083252317187331</v>
       </c>
       <c r="M23" s="20">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N23" s="20">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O23" s="20">
-        <f ca="1">+I23/M23/N23</f>
+        <f>+I23/M23/N23</f>
         <v>1.841778127458694</v>
       </c>
       <c r="P23" s="21">
-        <f ca="1">+O23^(1/L23)-1</f>
+        <f>+O23^(1/L23)-1</f>
         <v>0.23367092510187248</v>
       </c>
     </row>
     <row r="24" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B24" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="18">
         <v>43830</v>
       </c>
       <c r="D24" s="18">
         <v>44196</v>
       </c>
       <c r="E24" s="19">
         <v>25</v>
       </c>
       <c r="F24" s="19">
         <v>50</v>
       </c>
       <c r="G24" s="19">
         <v>0</v>
       </c>
       <c r="H24" s="19">
         <f>+SUM(F24:G24)</f>
         <v>50</v>
       </c>
       <c r="I24" s="20">
         <f>+H24/E24</f>
         <v>2</v>
       </c>
       <c r="J24" s="21">
         <v>0.58807169795036318</v>
       </c>
       <c r="L24" s="37">
         <f>+LN(I24)/LN(1+J24)</f>
         <v>1.4986301431031153</v>
       </c>
       <c r="M24" s="20">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N24" s="20">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O24" s="20">
-        <f ca="1">+I24/M24/N24</f>
+        <f>+I24/M24/N24</f>
         <v>1.6371361132966169</v>
       </c>
       <c r="P24" s="21">
-        <f ca="1">+O24^(1/L24)-1</f>
+        <f>+O24^(1/L24)-1</f>
         <v>0.38948432500657737</v>
       </c>
     </row>
     <row r="25" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B25" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="18">
         <v>42916</v>
       </c>
       <c r="D25" s="18">
         <v>43830</v>
       </c>
       <c r="E25" s="19">
         <v>25</v>
       </c>
       <c r="F25" s="19">
         <v>15</v>
       </c>
       <c r="G25" s="19">
         <v>0</v>
       </c>
       <c r="H25" s="19">
         <f>+SUM(F25:G25)</f>
         <v>15</v>
       </c>
       <c r="I25" s="20">
         <f>+H25/E25</f>
         <v>0.6</v>
       </c>
       <c r="J25" s="21">
         <v>-0.18453348502516748</v>
       </c>
       <c r="L25" s="37">
         <f>+LN(I25)/LN(1+J25)</f>
         <v>2.5041095510487428</v>
       </c>
       <c r="M25" s="20">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N25" s="20">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O25" s="20">
-        <f ca="1">+I25/M25/N25</f>
+        <f>+I25/M25/N25</f>
         <v>0.49114083398898506</v>
       </c>
       <c r="P25" s="21">
-        <f ca="1">+O25^(1/L25)-1</f>
+        <f>+O25^(1/L25)-1</f>
         <v>-0.24719044129979373</v>
       </c>
     </row>
     <row r="26" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B26" s="5"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="20"/>
       <c r="J26" s="21"/>
       <c r="L26" s="37"/>
       <c r="M26" s="20"/>
       <c r="N26" s="20"/>
       <c r="O26" s="20"/>
       <c r="P26" s="21"/>
     </row>
     <row r="27" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B27" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
@@ -1363,59 +1365,59 @@
       </c>
       <c r="G27" s="24">
         <f>+SUM(G22:G26)</f>
         <v>0</v>
       </c>
       <c r="H27" s="24">
         <f>+SUM(F27:G27)</f>
         <v>170</v>
       </c>
       <c r="I27" s="25">
         <f>+H27/E27</f>
         <v>1.8888888888888888</v>
       </c>
       <c r="J27" s="26">
         <v>0.27302686572074897</v>
       </c>
       <c r="L27" s="38">
         <f>+LN(I27)/LN(1+J27)</f>
         <v>2.6346129018564901</v>
       </c>
       <c r="M27" s="25">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N27" s="25">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O27" s="25">
-        <f ca="1">+I27/M27/N27</f>
+        <f>+I27/M27/N27</f>
         <v>1.5461841070023603</v>
       </c>
       <c r="P27" s="26">
-        <f ca="1">+O27^(1/L27)-1</f>
+        <f>+O27^(1/L27)-1</f>
         <v>0.1798761908783697</v>
       </c>
     </row>
     <row r="28" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B28" s="5"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
       <c r="J28" s="21"/>
       <c r="L28" s="37"/>
       <c r="M28" s="20"/>
       <c r="N28" s="20"/>
       <c r="O28" s="20"/>
       <c r="P28" s="21"/>
     </row>
     <row r="29" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B29" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="18">
         <v>43100</v>
@@ -1430,212 +1432,212 @@
         <v>0</v>
       </c>
       <c r="G29" s="19">
         <v>75</v>
       </c>
       <c r="H29" s="19">
         <f>+SUM(F29:G29)</f>
         <v>75</v>
       </c>
       <c r="I29" s="20">
         <f>+H29/E29</f>
         <v>3</v>
       </c>
       <c r="J29" s="21">
         <v>0.24558104872703551</v>
       </c>
       <c r="L29" s="37">
         <f>+LN(I29)/LN(1+J29)</f>
         <v>5.0027397477226456</v>
       </c>
       <c r="M29" s="20">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N29" s="20">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O29" s="20">
-        <f ca="1">+I29/M29/N29</f>
+        <f>+I29/M29/N29</f>
         <v>2.4557041699449256</v>
       </c>
       <c r="P29" s="21">
-        <f ca="1">+O29^(1/L29)-1</f>
+        <f>+O29^(1/L29)-1</f>
         <v>0.196719791755537</v>
       </c>
     </row>
     <row r="30" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B30" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="18">
         <v>43646</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="E30" s="19">
         <v>15</v>
       </c>
       <c r="F30" s="19">
         <v>15</v>
       </c>
       <c r="G30" s="19">
         <v>15</v>
       </c>
       <c r="H30" s="19">
         <f>+SUM(F30:G30)</f>
         <v>30</v>
       </c>
       <c r="I30" s="20">
         <f>+H30/E30</f>
         <v>2</v>
       </c>
       <c r="J30" s="21">
         <v>0.2948928058147432</v>
       </c>
       <c r="L30" s="37">
         <f>+LN(I30)/LN(1+J30)</f>
         <v>2.6821683605366351</v>
       </c>
       <c r="M30" s="20">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N30" s="20">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O30" s="20">
-        <f ca="1">+I30/M30/N30</f>
+        <f>+I30/M30/N30</f>
         <v>1.6371361132966169</v>
       </c>
       <c r="P30" s="21">
-        <f ca="1">+O30^(1/L30)-1</f>
+        <f>+O30^(1/L30)-1</f>
         <v>0.20176016441086375</v>
       </c>
     </row>
     <row r="31" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B31" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="18">
         <v>44012</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="19">
         <v>20</v>
       </c>
       <c r="F31" s="19">
         <v>0</v>
       </c>
       <c r="G31" s="19">
         <v>15</v>
       </c>
       <c r="H31" s="19">
         <f>+SUM(F31:G31)</f>
         <v>15</v>
       </c>
       <c r="I31" s="20">
         <f>+H31/E31</f>
         <v>0.75</v>
       </c>
       <c r="J31" s="21">
         <v>-0.10853043384850022</v>
       </c>
       <c r="L31" s="37">
         <f>+LN(I31)/LN(1+J31)</f>
         <v>2.5041095572939227</v>
       </c>
       <c r="M31" s="20">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N31" s="20">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O31" s="20">
-        <f ca="1">+I31/M31/N31</f>
+        <f>+I31/M31/N31</f>
         <v>0.61392604248623139</v>
       </c>
       <c r="P31" s="21">
-        <f ca="1">+O31^(1/L31)-1</f>
+        <f>+O31^(1/L31)-1</f>
         <v>-0.17702713906812251</v>
       </c>
     </row>
     <row r="32" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B32" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="18">
         <v>43281</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>28</v>
       </c>
       <c r="E32" s="19">
         <v>30</v>
       </c>
       <c r="F32" s="19">
         <v>0</v>
       </c>
       <c r="G32" s="19">
         <v>20</v>
       </c>
       <c r="H32" s="19">
         <f>+SUM(F32:G32)</f>
         <v>20</v>
       </c>
       <c r="I32" s="20">
         <f>+H32/E32</f>
         <v>0.66666666666666663</v>
       </c>
       <c r="J32" s="21">
         <v>-0.10679604373872281</v>
       </c>
       <c r="L32" s="37">
         <f>+LN(I32)/LN(1+J32)</f>
         <v>3.5900825607143343</v>
       </c>
       <c r="M32" s="20">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N32" s="20">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O32" s="20">
-        <f ca="1">+I32/M32/N32</f>
+        <f>+I32/M32/N32</f>
         <v>0.54571203776553889</v>
       </c>
       <c r="P32" s="21">
-        <f ca="1">+O32^(1/L32)-1</f>
+        <f>+O32^(1/L32)-1</f>
         <v>-0.1552416867436559</v>
       </c>
     </row>
     <row r="33" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B33" s="5"/>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="20"/>
       <c r="J33" s="21"/>
       <c r="L33" s="37"/>
       <c r="M33" s="20"/>
       <c r="N33" s="20"/>
       <c r="O33" s="20"/>
       <c r="P33" s="21"/>
     </row>
     <row r="34" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B34" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
@@ -1649,59 +1651,59 @@
       </c>
       <c r="G34" s="24">
         <f>+SUM(G29:G33)</f>
         <v>125</v>
       </c>
       <c r="H34" s="24">
         <f>+SUM(F34:G34)</f>
         <v>140</v>
       </c>
       <c r="I34" s="25">
         <f>+H34/E34</f>
         <v>1.5555555555555556</v>
       </c>
       <c r="J34" s="26">
         <v>0.12851771712303159</v>
       </c>
       <c r="L34" s="38">
         <f>+LN(I34)/LN(1+J34)</f>
         <v>3.6543789806638078</v>
       </c>
       <c r="M34" s="25">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N34" s="25">
-        <f ca="1">$N$36</f>
+        <f>$N$36</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O34" s="25">
-        <f ca="1">+I34/M34/N34</f>
+        <f>+I34/M34/N34</f>
         <v>1.273328088119591</v>
       </c>
       <c r="P34" s="26">
-        <f ca="1">+O34^(1/L34)-1</f>
+        <f>+O34^(1/L34)-1</f>
         <v>6.8356805454177438E-2</v>
       </c>
     </row>
     <row r="35" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B35" s="5"/>
       <c r="C35" s="16"/>
       <c r="D35" s="16"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="20"/>
       <c r="J35" s="21"/>
       <c r="L35" s="37"/>
       <c r="M35" s="20"/>
       <c r="N35" s="20"/>
       <c r="O35" s="20"/>
       <c r="P35" s="21"/>
     </row>
     <row r="36" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B36" s="28" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="29"/>
       <c r="D36" s="29"/>
@@ -1715,60 +1717,60 @@
       </c>
       <c r="G36" s="30">
         <f>+SUM(G34,G27)</f>
         <v>125</v>
       </c>
       <c r="H36" s="30">
         <f>+SUM(F36:G36)</f>
         <v>310</v>
       </c>
       <c r="I36" s="31">
         <f>+H36/E36</f>
         <v>1.7222222222222223</v>
       </c>
       <c r="J36" s="32">
         <v>0.19919037222862243</v>
       </c>
       <c r="L36" s="39">
         <f>+LN(I36)/LN(1+J36)</f>
         <v>2.9927085287517068</v>
       </c>
       <c r="M36" s="31">
         <f>1+$C$12</f>
         <v>1.1388888888888888</v>
       </c>
       <c r="N36" s="31">
-        <f ca="1">$N$36</f>
+        <f>+MAX(1,1/(1-$C$13+$C$13*M36/I36))</f>
         <v>1.0726643598615917</v>
       </c>
       <c r="O36" s="31">
-        <f ca="1">+I36/M36/N36</f>
-        <v>0.54571203776553889</v>
+        <f>+I36/M36/N36</f>
+        <v>1.4097560975609758</v>
       </c>
       <c r="P36" s="32">
-        <f ca="1">+O36^(1/L36)-1</f>
-        <v>-0.1552416867436559</v>
+        <f>+O36^(1/L36)-1</f>
+        <v>0.12159428049087184</v>
       </c>
     </row>
     <row r="37" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="20"/>
       <c r="J37" s="5"/>
     </row>
     <row r="38" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B38" s="33" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="33"/>
       <c r="D38" s="33"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="34"/>
       <c r="H38" s="34"/>
       <c r="I38" s="35">
         <v>1.4100512320078069</v>
@@ -1802,51 +1804,51 @@
     </row>
     <row r="43" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B43" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
     </row>
     <row r="44" spans="2:16" x14ac:dyDescent="0.3">
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
     </row>
-    <row r="45" spans="2:16" ht="39.75" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:16" ht="27" x14ac:dyDescent="0.3">
       <c r="B45" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>13</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>14</v>
       </c>
       <c r="J45" s="15" t="s">